--- v0 (2026-08-09)
+++ v1 (2026-09-25)
@@ -12,60 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="legendy-o-slavnom-novegra..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
-[...8 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>25.09.2026</t>
   </si>
   <si>
     <t>02.10.2026</t>
   </si>
   <si>
     <t>09.10.2026</t>
   </si>
   <si>
     <t>16.10.2026</t>
   </si>
   <si>
     <t>23.10.2026</t>
   </si>
   <si>
     <t>30.10.2026</t>
   </si>
   <si>
     <t>06.11.2026</t>
   </si>
   <si>
     <t>13.11.2026</t>
   </si>
   <si>
@@ -119,177 +110,177 @@
   <si>
     <t>09.04.2027</t>
   </si>
   <si>
     <t>16.04.2027</t>
   </si>
   <si>
     <t>23.04.2027</t>
   </si>
   <si>
     <t>Садко 3*</t>
   </si>
   <si>
     <t>Двухместный номер</t>
   </si>
   <si>
     <t>Взрослый на основном месте</t>
   </si>
   <si>
     <t>26950 RUB</t>
   </si>
   <si>
     <t>Ребёнок 0—16 лет на основном месте</t>
   </si>
   <si>
-    <t>25950 RUB</t>
+    <t>25 950 RUB</t>
   </si>
   <si>
     <t>одноместный номер стандарт</t>
   </si>
   <si>
     <t>28150 RUB</t>
   </si>
   <si>
     <t>2-х местный стандартный номер</t>
   </si>
   <si>
     <t>Взрослый на дополнительном месте</t>
   </si>
   <si>
     <t>24700 RUB</t>
   </si>
   <si>
     <t>Ребёнок 0—16 лет на дополнительном месте</t>
   </si>
   <si>
-    <t>23700 RUB</t>
+    <t>23 700 RUB</t>
   </si>
   <si>
     <t>Волхов 4*</t>
   </si>
   <si>
     <t>31150 RUB</t>
   </si>
   <si>
     <t>26400 RUB</t>
   </si>
   <si>
-    <t>30150 RUB</t>
-[...2 lines deleted...]
-    <t>25400 RUB</t>
+    <t>30 150 RUB</t>
+  </si>
+  <si>
+    <t>25 400 RUB</t>
   </si>
   <si>
     <t>34150 RUB</t>
   </si>
   <si>
     <t>Береста Парк отель 3*</t>
   </si>
   <si>
     <t>31000 RUB</t>
   </si>
   <si>
     <t>26000 RUB</t>
   </si>
   <si>
-    <t>30000 RUB</t>
-[...2 lines deleted...]
-    <t>25000 RUB</t>
+    <t>30 000 RUB</t>
+  </si>
+  <si>
+    <t>25 000 RUB</t>
   </si>
   <si>
     <t>38850 RUB</t>
   </si>
   <si>
     <t>Интурист 3*</t>
   </si>
   <si>
     <t>двухместный номер стандарт</t>
   </si>
   <si>
     <t>28550 RUB</t>
   </si>
   <si>
-    <t>27550 RUB</t>
+    <t>27 550 RUB</t>
   </si>
   <si>
     <t>35850 RUB</t>
   </si>
   <si>
     <t>Молотковский 3*</t>
   </si>
   <si>
     <t>Двухместный номер стандарт</t>
   </si>
   <si>
     <t>27500 RUB</t>
   </si>
   <si>
-    <t>26500 RUB</t>
+    <t>26 500 RUB</t>
   </si>
   <si>
     <t>Одноместный номер стандарт</t>
   </si>
   <si>
     <t>29200 RUB</t>
   </si>
   <si>
     <t>Дополнительные услуги</t>
   </si>
   <si>
     <t>Обед 1-й день</t>
   </si>
   <si>
     <t>1000 RUB</t>
   </si>
   <si>
     <t>Обед 2-й день</t>
   </si>
   <si>
     <t>Молодежный пакет экскурсий</t>
   </si>
   <si>
     <t>2500 RUB</t>
   </si>
   <si>
     <t>паломнический пакет экскурсий</t>
   </si>
   <si>
     <t>3500 RUB</t>
   </si>
   <si>
     <t>Исторический пакет экскурсий</t>
   </si>
   <si>
     <t>4000 RUB</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 09.08.2026 08:06, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 25.09.2026 02:00, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -631,92 +622,89 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE56"/>
+  <dimension ref="A1:AB56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A55" sqref="A55:AE55"/>
+      <selection activeCell="A55" sqref="A55:AB55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="31" max="31" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:28">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>7</v>
       </c>
@@ -755,3279 +743,2976 @@
       </c>
       <c r="U1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Z1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="AA1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="AC1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:28">
+      <c r="A2" s="2" t="s">
         <v>27</v>
-      </c>
-[...9 lines deleted...]
-        <v>30</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
-      <c r="AC2" s="2"/>
-[...3 lines deleted...]
-    <row r="3" spans="1:31">
+    </row>
+    <row r="3" spans="1:28">
       <c r="A3" s="3" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
-      <c r="AC3" s="3"/>
-[...3 lines deleted...]
-    <row r="4" spans="1:31">
+    </row>
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E4" t="s">
+        <v>30</v>
+      </c>
+      <c r="F4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4" t="s">
+        <v>30</v>
+      </c>
+      <c r="H4" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" t="s">
+        <v>30</v>
+      </c>
+      <c r="J4" t="s">
+        <v>30</v>
+      </c>
+      <c r="K4" t="s">
+        <v>30</v>
+      </c>
+      <c r="L4" t="s">
+        <v>30</v>
+      </c>
+      <c r="M4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P4" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>30</v>
+      </c>
+      <c r="R4" t="s">
+        <v>30</v>
+      </c>
+      <c r="S4" t="s">
+        <v>30</v>
+      </c>
+      <c r="T4" t="s">
+        <v>30</v>
+      </c>
+      <c r="U4" t="s">
+        <v>30</v>
+      </c>
+      <c r="V4" t="s">
+        <v>30</v>
+      </c>
+      <c r="W4" t="s">
+        <v>30</v>
+      </c>
+      <c r="X4" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C5" t="s">
+        <v>32</v>
+      </c>
+      <c r="D5" t="s">
+        <v>32</v>
+      </c>
+      <c r="E5" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" t="s">
+        <v>32</v>
+      </c>
+      <c r="G5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H5" t="s">
+        <v>32</v>
+      </c>
+      <c r="I5" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5" t="s">
+        <v>32</v>
+      </c>
+      <c r="L5" t="s">
+        <v>32</v>
+      </c>
+      <c r="M5" t="s">
+        <v>32</v>
+      </c>
+      <c r="N5" t="s">
+        <v>32</v>
+      </c>
+      <c r="O5" t="s">
+        <v>32</v>
+      </c>
+      <c r="P5" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>32</v>
+      </c>
+      <c r="R5" t="s">
+        <v>32</v>
+      </c>
+      <c r="S5" t="s">
+        <v>32</v>
+      </c>
+      <c r="T5" t="s">
+        <v>32</v>
+      </c>
+      <c r="U5" t="s">
+        <v>32</v>
+      </c>
+      <c r="V5" t="s">
+        <v>32</v>
+      </c>
+      <c r="W5" t="s">
+        <v>32</v>
+      </c>
+      <c r="X5" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" s="3" t="s">
         <v>33</v>
-      </c>
-[...185 lines deleted...]
-        <v>36</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
       <c r="S6" s="3"/>
       <c r="T6" s="3"/>
       <c r="U6" s="3"/>
       <c r="V6" s="3"/>
       <c r="W6" s="3"/>
       <c r="X6" s="3"/>
       <c r="Y6" s="3"/>
       <c r="Z6" s="3"/>
       <c r="AA6" s="3"/>
       <c r="AB6" s="3"/>
-      <c r="AC6" s="3"/>
-[...3 lines deleted...]
-    <row r="7" spans="1:31">
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="G7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="H7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="I7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="J7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="K7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="M7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="N7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="O7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="P7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="Q7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="R7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="S7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="T7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="U7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="V7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="W7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="X7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="Y7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="Z7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="AA7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="AB7" t="s">
-        <v>37</v>
-[...11 lines deleted...]
-    <row r="8" spans="1:31">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="3" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
       <c r="Q8" s="3"/>
       <c r="R8" s="3"/>
       <c r="S8" s="3"/>
       <c r="T8" s="3"/>
       <c r="U8" s="3"/>
       <c r="V8" s="3"/>
       <c r="W8" s="3"/>
       <c r="X8" s="3"/>
       <c r="Y8" s="3"/>
       <c r="Z8" s="3"/>
       <c r="AA8" s="3"/>
       <c r="AB8" s="3"/>
-      <c r="AC8" s="3"/>
-[...3 lines deleted...]
-    <row r="9" spans="1:31">
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="F9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="G9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="H9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="I9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="J9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="K9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="L9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="M9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="N9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="O9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="P9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="Q9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="R9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="S9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="T9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="U9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="V9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="W9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="X9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="Y9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="Z9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="AA9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="AB9" t="s">
-        <v>33</v>
-[...11 lines deleted...]
-    <row r="10" spans="1:31">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" t="s">
+        <v>37</v>
+      </c>
+      <c r="E10" t="s">
+        <v>37</v>
+      </c>
+      <c r="F10" t="s">
+        <v>37</v>
+      </c>
+      <c r="G10" t="s">
+        <v>37</v>
+      </c>
+      <c r="H10" t="s">
+        <v>37</v>
+      </c>
+      <c r="I10" t="s">
+        <v>37</v>
+      </c>
+      <c r="J10" t="s">
+        <v>37</v>
+      </c>
+      <c r="K10" t="s">
+        <v>37</v>
+      </c>
+      <c r="L10" t="s">
+        <v>37</v>
+      </c>
+      <c r="M10" t="s">
+        <v>37</v>
+      </c>
+      <c r="N10" t="s">
+        <v>37</v>
+      </c>
+      <c r="O10" t="s">
+        <v>37</v>
+      </c>
+      <c r="P10" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>37</v>
+      </c>
+      <c r="R10" t="s">
+        <v>37</v>
+      </c>
+      <c r="S10" t="s">
+        <v>37</v>
+      </c>
+      <c r="T10" t="s">
+        <v>37</v>
+      </c>
+      <c r="U10" t="s">
+        <v>37</v>
+      </c>
+      <c r="V10" t="s">
+        <v>37</v>
+      </c>
+      <c r="W10" t="s">
+        <v>37</v>
+      </c>
+      <c r="X10" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
+      <c r="A11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" t="s">
+        <v>32</v>
+      </c>
+      <c r="F11" t="s">
+        <v>32</v>
+      </c>
+      <c r="G11" t="s">
+        <v>32</v>
+      </c>
+      <c r="H11" t="s">
+        <v>32</v>
+      </c>
+      <c r="I11" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" t="s">
+        <v>32</v>
+      </c>
+      <c r="K11" t="s">
+        <v>32</v>
+      </c>
+      <c r="L11" t="s">
+        <v>32</v>
+      </c>
+      <c r="M11" t="s">
+        <v>32</v>
+      </c>
+      <c r="N11" t="s">
+        <v>32</v>
+      </c>
+      <c r="O11" t="s">
+        <v>32</v>
+      </c>
+      <c r="P11" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>32</v>
+      </c>
+      <c r="R11" t="s">
+        <v>32</v>
+      </c>
+      <c r="S11" t="s">
+        <v>32</v>
+      </c>
+      <c r="T11" t="s">
+        <v>32</v>
+      </c>
+      <c r="U11" t="s">
+        <v>32</v>
+      </c>
+      <c r="V11" t="s">
+        <v>32</v>
+      </c>
+      <c r="W11" t="s">
+        <v>32</v>
+      </c>
+      <c r="X11" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
+      <c r="A12" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" t="s">
         <v>39</v>
       </c>
-      <c r="B10" t="s">
-[...191 lines deleted...]
-      </c>
       <c r="C12" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D12" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E12" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G12" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="H12" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="I12" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="J12" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="K12" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="L12" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="M12" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="N12" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="O12" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="P12" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="Q12" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="R12" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="S12" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="T12" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="U12" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="V12" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="W12" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="X12" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="Y12" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="Z12" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="AA12" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="AB12" t="s">
-        <v>42</v>
-[...11 lines deleted...]
-    <row r="13" spans="1:31">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="4"/>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="4"/>
       <c r="R13" s="4"/>
       <c r="S13" s="4"/>
       <c r="T13" s="4"/>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
       <c r="W13" s="4"/>
       <c r="X13" s="4"/>
       <c r="Y13" s="4"/>
       <c r="Z13" s="4"/>
       <c r="AA13" s="4"/>
       <c r="AB13" s="4"/>
-      <c r="AC13" s="4"/>
-[...3 lines deleted...]
-    <row r="14" spans="1:31">
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="2" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
       <c r="M14" s="2"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="R14" s="2"/>
       <c r="S14" s="2"/>
       <c r="T14" s="2"/>
       <c r="U14" s="2"/>
       <c r="V14" s="2"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
       <c r="Y14" s="2"/>
       <c r="Z14" s="2"/>
       <c r="AA14" s="2"/>
       <c r="AB14" s="2"/>
-      <c r="AC14" s="2"/>
-[...3 lines deleted...]
-    <row r="15" spans="1:31">
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="3" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
       <c r="O15" s="3"/>
       <c r="P15" s="3"/>
       <c r="Q15" s="3"/>
       <c r="R15" s="3"/>
       <c r="S15" s="3"/>
       <c r="T15" s="3"/>
       <c r="U15" s="3"/>
       <c r="V15" s="3"/>
       <c r="W15" s="3"/>
       <c r="X15" s="3"/>
       <c r="Y15" s="3"/>
       <c r="Z15" s="3"/>
       <c r="AA15" s="3"/>
       <c r="AB15" s="3"/>
-      <c r="AC15" s="3"/>
-[...3 lines deleted...]
-    <row r="16" spans="1:31">
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B16" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" t="s">
+        <v>41</v>
+      </c>
+      <c r="E16" t="s">
+        <v>41</v>
+      </c>
+      <c r="F16" t="s">
+        <v>41</v>
+      </c>
+      <c r="G16" t="s">
+        <v>41</v>
+      </c>
+      <c r="H16" t="s">
+        <v>41</v>
+      </c>
+      <c r="I16" t="s">
+        <v>41</v>
+      </c>
+      <c r="J16" t="s">
+        <v>41</v>
+      </c>
+      <c r="K16" t="s">
+        <v>41</v>
+      </c>
+      <c r="L16" t="s">
+        <v>41</v>
+      </c>
+      <c r="M16" t="s">
+        <v>41</v>
+      </c>
+      <c r="N16" t="s">
+        <v>41</v>
+      </c>
+      <c r="O16" t="s">
+        <v>41</v>
+      </c>
+      <c r="P16" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>41</v>
+      </c>
+      <c r="R16" t="s">
+        <v>41</v>
+      </c>
+      <c r="S16" t="s">
+        <v>41</v>
+      </c>
+      <c r="T16" t="s">
+        <v>41</v>
+      </c>
+      <c r="U16" t="s">
+        <v>41</v>
+      </c>
+      <c r="V16" t="s">
+        <v>41</v>
+      </c>
+      <c r="W16" t="s">
+        <v>41</v>
+      </c>
+      <c r="X16" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>41</v>
+      </c>
+      <c r="AB16" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
+      <c r="A17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" t="s">
+        <v>42</v>
+      </c>
+      <c r="C17" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" t="s">
+        <v>42</v>
+      </c>
+      <c r="E17" t="s">
+        <v>42</v>
+      </c>
+      <c r="F17" t="s">
+        <v>42</v>
+      </c>
+      <c r="G17" t="s">
+        <v>42</v>
+      </c>
+      <c r="H17" t="s">
+        <v>42</v>
+      </c>
+      <c r="I17" t="s">
+        <v>42</v>
+      </c>
+      <c r="J17" t="s">
+        <v>42</v>
+      </c>
+      <c r="K17" t="s">
+        <v>42</v>
+      </c>
+      <c r="L17" t="s">
+        <v>42</v>
+      </c>
+      <c r="M17" t="s">
+        <v>42</v>
+      </c>
+      <c r="N17" t="s">
+        <v>42</v>
+      </c>
+      <c r="O17" t="s">
+        <v>42</v>
+      </c>
+      <c r="P17" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>42</v>
+      </c>
+      <c r="R17" t="s">
+        <v>42</v>
+      </c>
+      <c r="S17" t="s">
+        <v>42</v>
+      </c>
+      <c r="T17" t="s">
+        <v>42</v>
+      </c>
+      <c r="U17" t="s">
+        <v>42</v>
+      </c>
+      <c r="V17" t="s">
+        <v>42</v>
+      </c>
+      <c r="W17" t="s">
+        <v>42</v>
+      </c>
+      <c r="X17" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA17" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB17" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
+      <c r="A18" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" t="s">
+        <v>43</v>
+      </c>
+      <c r="D18" t="s">
+        <v>43</v>
+      </c>
+      <c r="E18" t="s">
+        <v>43</v>
+      </c>
+      <c r="F18" t="s">
+        <v>43</v>
+      </c>
+      <c r="G18" t="s">
+        <v>43</v>
+      </c>
+      <c r="H18" t="s">
+        <v>43</v>
+      </c>
+      <c r="I18" t="s">
+        <v>43</v>
+      </c>
+      <c r="J18" t="s">
+        <v>43</v>
+      </c>
+      <c r="K18" t="s">
+        <v>43</v>
+      </c>
+      <c r="L18" t="s">
+        <v>43</v>
+      </c>
+      <c r="M18" t="s">
+        <v>43</v>
+      </c>
+      <c r="N18" t="s">
+        <v>43</v>
+      </c>
+      <c r="O18" t="s">
+        <v>43</v>
+      </c>
+      <c r="P18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>43</v>
+      </c>
+      <c r="R18" t="s">
+        <v>43</v>
+      </c>
+      <c r="S18" t="s">
+        <v>43</v>
+      </c>
+      <c r="T18" t="s">
+        <v>43</v>
+      </c>
+      <c r="U18" t="s">
+        <v>43</v>
+      </c>
+      <c r="V18" t="s">
+        <v>43</v>
+      </c>
+      <c r="W18" t="s">
+        <v>43</v>
+      </c>
+      <c r="X18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB18" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" t="s">
         <v>44</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C19" t="s">
         <v>44</v>
       </c>
-      <c r="D16" t="s">
+      <c r="D19" t="s">
         <v>44</v>
       </c>
-      <c r="E16" t="s">
+      <c r="E19" t="s">
         <v>44</v>
       </c>
-      <c r="F16" t="s">
+      <c r="F19" t="s">
         <v>44</v>
       </c>
-      <c r="G16" t="s">
+      <c r="G19" t="s">
         <v>44</v>
       </c>
-      <c r="H16" t="s">
+      <c r="H19" t="s">
         <v>44</v>
       </c>
-      <c r="I16" t="s">
+      <c r="I19" t="s">
         <v>44</v>
       </c>
-      <c r="J16" t="s">
+      <c r="J19" t="s">
         <v>44</v>
       </c>
-      <c r="K16" t="s">
+      <c r="K19" t="s">
         <v>44</v>
       </c>
-      <c r="L16" t="s">
+      <c r="L19" t="s">
         <v>44</v>
       </c>
-      <c r="M16" t="s">
+      <c r="M19" t="s">
         <v>44</v>
       </c>
-      <c r="N16" t="s">
+      <c r="N19" t="s">
         <v>44</v>
       </c>
-      <c r="O16" t="s">
+      <c r="O19" t="s">
         <v>44</v>
       </c>
-      <c r="P16" t="s">
+      <c r="P19" t="s">
         <v>44</v>
       </c>
-      <c r="Q16" t="s">
+      <c r="Q19" t="s">
         <v>44</v>
       </c>
-      <c r="R16" t="s">
+      <c r="R19" t="s">
         <v>44</v>
       </c>
-      <c r="S16" t="s">
+      <c r="S19" t="s">
         <v>44</v>
       </c>
-      <c r="T16" t="s">
+      <c r="T19" t="s">
         <v>44</v>
       </c>
-      <c r="U16" t="s">
+      <c r="U19" t="s">
         <v>44</v>
       </c>
-      <c r="V16" t="s">
+      <c r="V19" t="s">
         <v>44</v>
       </c>
-      <c r="W16" t="s">
+      <c r="W19" t="s">
         <v>44</v>
       </c>
-      <c r="X16" t="s">
+      <c r="X19" t="s">
         <v>44</v>
       </c>
-      <c r="Y16" t="s">
+      <c r="Y19" t="s">
         <v>44</v>
       </c>
-      <c r="Z16" t="s">
+      <c r="Z19" t="s">
         <v>44</v>
       </c>
-      <c r="AA16" t="s">
+      <c r="AA19" t="s">
         <v>44</v>
       </c>
-      <c r="AB16" t="s">
+      <c r="AB19" t="s">
         <v>44</v>
       </c>
-      <c r="AC16" t="s">
-[...294 lines deleted...]
-    <row r="20" spans="1:31">
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="3" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
       <c r="P20" s="3"/>
       <c r="Q20" s="3"/>
       <c r="R20" s="3"/>
       <c r="S20" s="3"/>
       <c r="T20" s="3"/>
       <c r="U20" s="3"/>
       <c r="V20" s="3"/>
       <c r="W20" s="3"/>
       <c r="X20" s="3"/>
       <c r="Y20" s="3"/>
       <c r="Z20" s="3"/>
       <c r="AA20" s="3"/>
       <c r="AB20" s="3"/>
-      <c r="AC20" s="3"/>
-[...3 lines deleted...]
-    <row r="21" spans="1:31">
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B21" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="C21" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D21" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E21" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F21" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G21" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="H21" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I21" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="J21" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="K21" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="L21" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="M21" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N21" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="O21" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="P21" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="Q21" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="R21" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="S21" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="T21" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="U21" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="V21" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="W21" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="X21" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="Y21" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="Z21" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AA21" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="AB21" t="s">
-        <v>48</v>
-[...11 lines deleted...]
-    <row r="22" spans="1:31">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="4"/>
       <c r="B22" s="4"/>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="4"/>
       <c r="J22" s="4"/>
       <c r="K22" s="4"/>
       <c r="L22" s="4"/>
       <c r="M22" s="4"/>
       <c r="N22" s="4"/>
       <c r="O22" s="4"/>
       <c r="P22" s="4"/>
       <c r="Q22" s="4"/>
       <c r="R22" s="4"/>
       <c r="S22" s="4"/>
       <c r="T22" s="4"/>
       <c r="U22" s="4"/>
       <c r="V22" s="4"/>
       <c r="W22" s="4"/>
       <c r="X22" s="4"/>
       <c r="Y22" s="4"/>
       <c r="Z22" s="4"/>
       <c r="AA22" s="4"/>
       <c r="AB22" s="4"/>
-      <c r="AC22" s="4"/>
-[...3 lines deleted...]
-    <row r="23" spans="1:31">
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="2" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
       <c r="L23" s="2"/>
       <c r="M23" s="2"/>
       <c r="N23" s="2"/>
       <c r="O23" s="2"/>
       <c r="P23" s="2"/>
       <c r="Q23" s="2"/>
       <c r="R23" s="2"/>
       <c r="S23" s="2"/>
       <c r="T23" s="2"/>
       <c r="U23" s="2"/>
       <c r="V23" s="2"/>
       <c r="W23" s="2"/>
       <c r="X23" s="2"/>
       <c r="Y23" s="2"/>
       <c r="Z23" s="2"/>
       <c r="AA23" s="2"/>
       <c r="AB23" s="2"/>
-      <c r="AC23" s="2"/>
-[...3 lines deleted...]
-    <row r="24" spans="1:31">
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="3" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B24" s="3"/>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
       <c r="N24" s="3"/>
       <c r="O24" s="3"/>
       <c r="P24" s="3"/>
       <c r="Q24" s="3"/>
       <c r="R24" s="3"/>
       <c r="S24" s="3"/>
       <c r="T24" s="3"/>
       <c r="U24" s="3"/>
       <c r="V24" s="3"/>
       <c r="W24" s="3"/>
       <c r="X24" s="3"/>
       <c r="Y24" s="3"/>
       <c r="Z24" s="3"/>
       <c r="AA24" s="3"/>
       <c r="AB24" s="3"/>
-      <c r="AC24" s="3"/>
-[...3 lines deleted...]
-    <row r="25" spans="1:31">
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B25" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="C25" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D25" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="E25" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F25" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="G25" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="H25" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="I25" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="J25" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="K25" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="L25" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="M25" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="N25" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="O25" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="P25" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="Q25" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="R25" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="S25" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="T25" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="U25" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="V25" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="W25" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="X25" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="Y25" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="Z25" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="AA25" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="AB25" t="s">
-        <v>50</v>
-[...11 lines deleted...]
-    <row r="26" spans="1:31">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C26" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D26" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="E26" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="F26" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="G26" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="H26" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="I26" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="J26" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="K26" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="L26" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="M26" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="N26" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="O26" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="P26" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="Q26" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="R26" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="S26" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="T26" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="U26" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="V26" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="W26" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="X26" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="Y26" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="Z26" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="AA26" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="AB26" t="s">
-        <v>51</v>
-[...11 lines deleted...]
-    <row r="27" spans="1:31">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B27" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C27" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="D27" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="E27" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="F27" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="G27" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="H27" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="I27" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="J27" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="K27" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="L27" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="M27" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="N27" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="O27" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="P27" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="Q27" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="R27" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="S27" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="T27" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="U27" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="V27" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="W27" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="X27" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="Y27" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="Z27" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="AA27" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="AB27" t="s">
-        <v>52</v>
-[...11 lines deleted...]
-    <row r="28" spans="1:31">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B28" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C28" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D28" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="E28" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="F28" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G28" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="H28" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I28" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="J28" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="K28" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="L28" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="M28" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="N28" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="O28" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="P28" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="Q28" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="R28" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="S28" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="T28" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="U28" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="V28" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="W28" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="X28" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="Y28" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="Z28" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="AA28" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="AB28" t="s">
-        <v>53</v>
-[...11 lines deleted...]
-    <row r="29" spans="1:31">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="3" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
       <c r="R29" s="3"/>
       <c r="S29" s="3"/>
       <c r="T29" s="3"/>
       <c r="U29" s="3"/>
       <c r="V29" s="3"/>
       <c r="W29" s="3"/>
       <c r="X29" s="3"/>
       <c r="Y29" s="3"/>
       <c r="Z29" s="3"/>
       <c r="AA29" s="3"/>
       <c r="AB29" s="3"/>
-      <c r="AC29" s="3"/>
-[...3 lines deleted...]
-    <row r="30" spans="1:31">
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C30" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="D30" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="E30" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F30" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="G30" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="H30" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="I30" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="J30" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="K30" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="L30" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="M30" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="N30" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="O30" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="P30" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="Q30" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="R30" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="S30" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="T30" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="U30" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="V30" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="W30" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="X30" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="Y30" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="Z30" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="AA30" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="AB30" t="s">
-        <v>54</v>
-[...11 lines deleted...]
-    <row r="31" spans="1:31">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="4"/>
       <c r="B31" s="4"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
       <c r="I31" s="4"/>
       <c r="J31" s="4"/>
       <c r="K31" s="4"/>
       <c r="L31" s="4"/>
       <c r="M31" s="4"/>
       <c r="N31" s="4"/>
       <c r="O31" s="4"/>
       <c r="P31" s="4"/>
       <c r="Q31" s="4"/>
       <c r="R31" s="4"/>
       <c r="S31" s="4"/>
       <c r="T31" s="4"/>
       <c r="U31" s="4"/>
       <c r="V31" s="4"/>
       <c r="W31" s="4"/>
       <c r="X31" s="4"/>
       <c r="Y31" s="4"/>
       <c r="Z31" s="4"/>
       <c r="AA31" s="4"/>
       <c r="AB31" s="4"/>
-      <c r="AC31" s="4"/>
-[...3 lines deleted...]
-    <row r="32" spans="1:31">
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="2" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
       <c r="M32" s="2"/>
       <c r="N32" s="2"/>
       <c r="O32" s="2"/>
       <c r="P32" s="2"/>
       <c r="Q32" s="2"/>
       <c r="R32" s="2"/>
       <c r="S32" s="2"/>
       <c r="T32" s="2"/>
       <c r="U32" s="2"/>
       <c r="V32" s="2"/>
       <c r="W32" s="2"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
       <c r="Z32" s="2"/>
       <c r="AA32" s="2"/>
       <c r="AB32" s="2"/>
-      <c r="AC32" s="2"/>
-[...3 lines deleted...]
-    <row r="33" spans="1:31">
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="3" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B33" s="3"/>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
       <c r="M33" s="3"/>
       <c r="N33" s="3"/>
       <c r="O33" s="3"/>
       <c r="P33" s="3"/>
       <c r="Q33" s="3"/>
       <c r="R33" s="3"/>
       <c r="S33" s="3"/>
       <c r="T33" s="3"/>
       <c r="U33" s="3"/>
       <c r="V33" s="3"/>
       <c r="W33" s="3"/>
       <c r="X33" s="3"/>
       <c r="Y33" s="3"/>
       <c r="Z33" s="3"/>
       <c r="AA33" s="3"/>
       <c r="AB33" s="3"/>
-      <c r="AC33" s="3"/>
-[...3 lines deleted...]
-    <row r="34" spans="1:31">
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B34" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C34" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D34" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="E34" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="F34" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="G34" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="H34" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I34" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="J34" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="K34" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="L34" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M34" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="N34" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="O34" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="P34" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="Q34" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="R34" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="S34" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="T34" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="U34" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="V34" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="W34" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="X34" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="Y34" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="Z34" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AA34" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="AB34" t="s">
-        <v>57</v>
-[...11 lines deleted...]
-    <row r="35" spans="1:31">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B35" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="C35" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="D35" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="E35" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F35" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="G35" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="H35" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I35" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="J35" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="K35" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="L35" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="M35" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="N35" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="O35" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="P35" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="Q35" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="R35" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="S35" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="T35" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="U35" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="V35" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="W35" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="X35" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="Y35" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="Z35" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="AA35" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="AB35" t="s">
-        <v>58</v>
-[...11 lines deleted...]
-    <row r="36" spans="1:31">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="3" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B36" s="3"/>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3"/>
       <c r="K36" s="3"/>
       <c r="L36" s="3"/>
       <c r="M36" s="3"/>
       <c r="N36" s="3"/>
       <c r="O36" s="3"/>
       <c r="P36" s="3"/>
       <c r="Q36" s="3"/>
       <c r="R36" s="3"/>
       <c r="S36" s="3"/>
       <c r="T36" s="3"/>
       <c r="U36" s="3"/>
       <c r="V36" s="3"/>
       <c r="W36" s="3"/>
       <c r="X36" s="3"/>
       <c r="Y36" s="3"/>
       <c r="Z36" s="3"/>
       <c r="AA36" s="3"/>
       <c r="AB36" s="3"/>
-      <c r="AC36" s="3"/>
-[...3 lines deleted...]
-    <row r="37" spans="1:31">
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B37" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C37" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="D37" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="E37" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="F37" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="G37" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="H37" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="I37" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="J37" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="K37" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="L37" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="M37" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="N37" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="O37" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="P37" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="Q37" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="R37" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="S37" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="T37" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="U37" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="V37" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="W37" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="X37" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="Y37" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="Z37" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="AA37" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="AB37" t="s">
-        <v>59</v>
-[...11 lines deleted...]
-    <row r="38" spans="1:31">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="4"/>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="4"/>
       <c r="J38" s="4"/>
       <c r="K38" s="4"/>
       <c r="L38" s="4"/>
       <c r="M38" s="4"/>
       <c r="N38" s="4"/>
       <c r="O38" s="4"/>
       <c r="P38" s="4"/>
       <c r="Q38" s="4"/>
       <c r="R38" s="4"/>
       <c r="S38" s="4"/>
       <c r="T38" s="4"/>
       <c r="U38" s="4"/>
       <c r="V38" s="4"/>
       <c r="W38" s="4"/>
       <c r="X38" s="4"/>
       <c r="Y38" s="4"/>
       <c r="Z38" s="4"/>
       <c r="AA38" s="4"/>
       <c r="AB38" s="4"/>
-      <c r="AC38" s="4"/>
-[...3 lines deleted...]
-    <row r="39" spans="1:31">
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="2" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
       <c r="N39" s="2"/>
       <c r="O39" s="2"/>
       <c r="P39" s="2"/>
       <c r="Q39" s="2"/>
       <c r="R39" s="2"/>
       <c r="S39" s="2"/>
       <c r="T39" s="2"/>
       <c r="U39" s="2"/>
       <c r="V39" s="2"/>
       <c r="W39" s="2"/>
       <c r="X39" s="2"/>
       <c r="Y39" s="2"/>
       <c r="Z39" s="2"/>
       <c r="AA39" s="2"/>
       <c r="AB39" s="2"/>
-      <c r="AC39" s="2"/>
-[...3 lines deleted...]
-    <row r="40" spans="1:31">
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="3" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
       <c r="O40" s="3"/>
       <c r="P40" s="3"/>
       <c r="Q40" s="3"/>
       <c r="R40" s="3"/>
       <c r="S40" s="3"/>
       <c r="T40" s="3"/>
       <c r="U40" s="3"/>
       <c r="V40" s="3"/>
       <c r="W40" s="3"/>
       <c r="X40" s="3"/>
       <c r="Y40" s="3"/>
       <c r="Z40" s="3"/>
       <c r="AA40" s="3"/>
       <c r="AB40" s="3"/>
-      <c r="AC40" s="3"/>
-[...3 lines deleted...]
-    <row r="41" spans="1:31">
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B41" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C41" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D41" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="E41" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="F41" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="G41" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="H41" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="I41" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="J41" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="K41" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="L41" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="M41" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="N41" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="O41" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="P41" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="Q41" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="R41" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="S41" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="T41" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="U41" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="V41" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="W41" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="X41" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="Y41" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="Z41" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="AA41" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="AB41" t="s">
-        <v>62</v>
-[...11 lines deleted...]
-    <row r="42" spans="1:31">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="B42" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C42" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D42" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="E42" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="F42" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="G42" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="H42" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="I42" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="J42" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="K42" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="L42" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="M42" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="N42" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="O42" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="P42" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="Q42" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="R42" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="S42" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="T42" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="U42" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="V42" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="W42" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="X42" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="Y42" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="Z42" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="AA42" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="AB42" t="s">
-        <v>51</v>
-[...11 lines deleted...]
-    <row r="43" spans="1:31">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B43" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C43" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D43" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="E43" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="F43" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="G43" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="H43" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="I43" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="J43" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="K43" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="L43" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="M43" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="N43" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="O43" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="P43" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="Q43" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="R43" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="S43" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="T43" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="U43" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="V43" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="W43" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="X43" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="Y43" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="Z43" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="AA43" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="AB43" t="s">
-        <v>63</v>
-[...11 lines deleted...]
-    <row r="44" spans="1:31">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B44" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C44" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D44" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="E44" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="F44" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G44" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="H44" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="I44" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="J44" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="K44" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="L44" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="M44" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="N44" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="O44" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="P44" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="Q44" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="R44" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="S44" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="T44" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="U44" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="V44" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="W44" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="X44" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="Y44" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="Z44" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="AA44" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="AB44" t="s">
-        <v>53</v>
-[...11 lines deleted...]
-    <row r="45" spans="1:31">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28">
       <c r="A45" s="3" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B45" s="3"/>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3"/>
       <c r="K45" s="3"/>
       <c r="L45" s="3"/>
       <c r="M45" s="3"/>
       <c r="N45" s="3"/>
       <c r="O45" s="3"/>
       <c r="P45" s="3"/>
       <c r="Q45" s="3"/>
       <c r="R45" s="3"/>
       <c r="S45" s="3"/>
       <c r="T45" s="3"/>
       <c r="U45" s="3"/>
       <c r="V45" s="3"/>
       <c r="W45" s="3"/>
       <c r="X45" s="3"/>
       <c r="Y45" s="3"/>
       <c r="Z45" s="3"/>
       <c r="AA45" s="3"/>
       <c r="AB45" s="3"/>
-      <c r="AC45" s="3"/>
-[...3 lines deleted...]
-    <row r="46" spans="1:31">
+    </row>
+    <row r="46" spans="1:28">
       <c r="A46" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B46" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C46" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="D46" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="E46" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="F46" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="G46" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="H46" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="I46" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="J46" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="K46" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="L46" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="M46" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="N46" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="O46" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="P46" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="Q46" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="R46" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="S46" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="T46" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="U46" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="V46" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="W46" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="X46" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="Y46" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="Z46" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="AA46" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="AB46" t="s">
-        <v>65</v>
-[...11 lines deleted...]
-    <row r="47" spans="1:31">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28">
       <c r="A47" s="4"/>
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="4"/>
       <c r="F47" s="4"/>
       <c r="G47" s="4"/>
       <c r="H47" s="4"/>
       <c r="I47" s="4"/>
       <c r="J47" s="4"/>
       <c r="K47" s="4"/>
       <c r="L47" s="4"/>
       <c r="M47" s="4"/>
       <c r="N47" s="4"/>
       <c r="O47" s="4"/>
       <c r="P47" s="4"/>
       <c r="Q47" s="4"/>
       <c r="R47" s="4"/>
       <c r="S47" s="4"/>
       <c r="T47" s="4"/>
       <c r="U47" s="4"/>
       <c r="V47" s="4"/>
       <c r="W47" s="4"/>
       <c r="X47" s="4"/>
       <c r="Y47" s="4"/>
       <c r="Z47" s="4"/>
       <c r="AA47" s="4"/>
       <c r="AB47" s="4"/>
-      <c r="AC47" s="4"/>
-[...3 lines deleted...]
-    <row r="48" spans="1:31">
+    </row>
+    <row r="48" spans="1:28">
       <c r="A48" s="2" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B48" s="2"/>
       <c r="C48" s="2"/>
       <c r="D48" s="2"/>
       <c r="E48" s="2"/>
       <c r="F48" s="2"/>
       <c r="G48" s="2"/>
       <c r="H48" s="2"/>
       <c r="I48" s="2"/>
       <c r="J48" s="2"/>
       <c r="K48" s="2"/>
       <c r="L48" s="2"/>
       <c r="M48" s="2"/>
       <c r="N48" s="2"/>
       <c r="O48" s="2"/>
       <c r="P48" s="2"/>
       <c r="Q48" s="2"/>
       <c r="R48" s="2"/>
       <c r="S48" s="2"/>
       <c r="T48" s="2"/>
       <c r="U48" s="2"/>
       <c r="V48" s="2"/>
       <c r="W48" s="2"/>
       <c r="X48" s="2"/>
       <c r="Y48" s="2"/>
       <c r="Z48" s="2"/>
       <c r="AA48" s="2"/>
       <c r="AB48" s="2"/>
-      <c r="AC48" s="2"/>
-[...3 lines deleted...]
-    <row r="49" spans="1:31">
+    </row>
+    <row r="49" spans="1:28">
       <c r="A49" t="s">
+        <v>64</v>
+      </c>
+      <c r="B49" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28">
+      <c r="A50" t="s">
+        <v>66</v>
+      </c>
+      <c r="B50" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28">
+      <c r="A51" t="s">
         <v>67</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B51" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="50" spans="1:31">
-      <c r="A50" t="s">
+    <row r="52" spans="1:28">
+      <c r="A52" t="s">
         <v>69</v>
       </c>
-      <c r="B50" t="s">
-[...4 lines deleted...]
-      <c r="A51" t="s">
+      <c r="B52" t="s">
         <v>70</v>
       </c>
-      <c r="B51" t="s">
+    </row>
+    <row r="53" spans="1:28">
+      <c r="A53" t="s">
         <v>71</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" t="s">
+      <c r="B53" t="s">
         <v>72</v>
       </c>
-      <c r="B52" t="s">
+    </row>
+    <row r="55" spans="1:28">
+      <c r="A55" s="1" t="s">
         <v>73</v>
-      </c>
-[...11 lines deleted...]
-        <v>76</v>
       </c>
       <c r="B55" s="1"/>
       <c r="C55" s="1"/>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
       <c r="I55" s="1"/>
       <c r="J55" s="1"/>
       <c r="K55" s="1"/>
       <c r="L55" s="1"/>
       <c r="M55" s="1"/>
       <c r="N55" s="1"/>
       <c r="O55" s="1"/>
       <c r="P55" s="1"/>
       <c r="Q55" s="1"/>
       <c r="R55" s="1"/>
       <c r="S55" s="1"/>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
       <c r="X55" s="1"/>
       <c r="Y55" s="1"/>
       <c r="Z55" s="1"/>
       <c r="AA55" s="1"/>
       <c r="AB55" s="1"/>
-      <c r="AC55" s="1"/>
-[...3 lines deleted...]
-    <row r="56" spans="1:31">
+    </row>
+    <row r="56" spans="1:28">
       <c r="A56" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A56:AE56"/>
+    <mergeCell ref="A56:AB56"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>