--- v0 (2026-06-04)
+++ v1 (2026-06-05)
@@ -242,51 +242,51 @@
   <si>
     <t>1000 RUB</t>
   </si>
   <si>
     <t>Молодежный пакет экскурсий</t>
   </si>
   <si>
     <t>2500 RUB</t>
   </si>
   <si>
     <t>Исторический пакет экскурсий</t>
   </si>
   <si>
     <t>3500 RUB</t>
   </si>
   <si>
     <t>паломнический пакет экскурсий</t>
   </si>
   <si>
     <t>4000 RUB</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 04.06.2026 22:57, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 05.06.2026 00:04, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>