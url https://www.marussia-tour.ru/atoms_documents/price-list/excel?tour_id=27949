--- v1 (2026-06-05)
+++ v2 (2026-07-22)
@@ -242,51 +242,51 @@
   <si>
     <t>1000 RUB</t>
   </si>
   <si>
     <t>Молодежный пакет экскурсий</t>
   </si>
   <si>
     <t>2500 RUB</t>
   </si>
   <si>
     <t>Исторический пакет экскурсий</t>
   </si>
   <si>
     <t>3500 RUB</t>
   </si>
   <si>
     <t>паломнический пакет экскурсий</t>
   </si>
   <si>
     <t>4000 RUB</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 05.06.2026 00:04, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 22.07.2026 14:45, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>